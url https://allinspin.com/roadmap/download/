--- v0 (2026-04-19)
+++ v1 (2026-10-18)
@@ -1,596 +1,271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
-[...3 lines deleted...]
-  </bookViews>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
+    <sheet name="Roadmap" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$F$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Roadmap!$A$1:$F$1</definedName>
   </definedNames>
-  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...54 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
   <fonts count="1">
     <font>
-      <b val="0"/>
-[...2 lines deleted...]
-      <u val="none"/>
       <sz val="11"/>
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="2">
-[...1 lines deleted...]
-    <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
+  <cellXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
-  <cellStyles count="1">
-[...3 lines deleted...]
-  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
-[...288 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...9 lines deleted...]
-  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <cols>
-    <col min="1" max="1" width="19.995" bestFit="true" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="17" customWidth="1"/>
+    <col min="2" max="2" width="10" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="4" max="4" width="13" customWidth="1"/>
+    <col min="5" max="5" width="26" customWidth="1"/>
+    <col min="6" max="6" width="45" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
-[...86 lines deleted...]
-        <v>16</v>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Name</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Country</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Studio</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Media Pack</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Available for Operators</t>
+        </is>
+      </c>
+      <c r="F1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Demo</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SugarUp!</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026 Q4</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026 Q4</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://allinspin.com/game/sugarup/</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Zombie Bonanza</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026 Q4</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026 Q4</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://allinspin.com/game/zombie-bonanza/</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Froginspin</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026 Q4</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026 Q4</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://allinspin.com/game/froginspin/</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Clown Bonanza</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026 Q4</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026 Q4</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://allinspin.com/game/clown-bonanza/</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Arctic Bonanza</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026 Q4</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026 Q4</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">https://allinspin.com/game/arctic-bonanza/</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:F1"/>
-  <printOptions gridLines="false" gridLinesSet="true"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
-
-[...42 lines deleted...]
-</file>